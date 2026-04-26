--- v0 (2025-10-29)
+++ v1 (2026-04-26)
@@ -54,412 +54,412 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rogerio</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_01_2024_-_rogerio.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_01_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que Transforme o Cargo de Auxiliar de Enfermagem em Técnico em Enfermagem</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Moisés Neto</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/198/projeto_de_decreto_legislativo_01_2024.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/198/projeto_de_decreto_legislativo_01_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário e dá outras priovidências</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dejair Lima de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_no_001.2024_-_piso_magisterio_2024.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_no_001.2024_-_piso_magisterio_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do piso salarial dos profissionais do magistério público do Município de Jardim do Mulato – PI, na forma que especifica.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/196/projeto_de_lei_no_002.2024_-_contratacao_de_servidores_temporarios.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/196/projeto_de_lei_no_002.2024_-_contratacao_de_servidores_temporarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para contratação temporária de pessoal para atender excepcional interesse público do poder executivo – nos termos do que prevê o inciso IX, do Artigo 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_de_lei_no_003.2024_-_reajuste_de_subsidio_de_servidores.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_de_lei_no_003.2024_-_reajuste_de_subsidio_de_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Reajuste ao Subsídio do Prefeito, Vice-Prefeito, Secretários Municipais e demais servidores.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mesa Diretora Da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_no01cmjardim_do_mulato.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_no01cmjardim_do_mulato.pdf</t>
   </si>
   <si>
     <t>Fixa o subsidio dos vereadores e Presidente da Câmara de Jardim do Mulato - PI, para o Quadriênio 2025-2028</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Antonio  José</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_n_02_-_antonio_jose.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_n_02_-_antonio_jose.pdf</t>
   </si>
   <si>
     <t>Denomina de Cícero Gomes da Silva o Ginásio Poliesportivo da Comunidade Mangabeira, Zona rural de Jardim do Mulato - PI</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/199/indicativo_de_projeto_de_lei.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/199/indicativo_de_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre indicativo de projeto de Lei que nomeia a praça da Comunidade Caldeirão</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_-_rogerio_amaral.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_-_rogerio_amaral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobrea concessão de Reajuste dos vencimentos dos servidores efetivos do Poder Legislativo Municipal de Jardim do Mulato – PI, e dá outras providências</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_lei_no_004.2024_-_ldo_2024.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_lei_no_004.2024_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária para o Exercício Financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_lei_no_005.2024_-_cria_o_sisan_jm.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_lei_no_005.2024_-_cria_o_sisan_jm.pdf</t>
   </si>
   <si>
     <t>Cria os componentes do Sistema Nacional de Segurança Alimentar e Nutricional no Município de Jardim do Mulato, Estado do Piauí, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLENÁRIO - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/210/pl_alteracao_lei_organica_-jd_mulato.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/210/pl_alteracao_lei_organica_-jd_mulato.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI ORGÂNICA  DE JARDIM DO MULATO PARA ATUALIZAR CONTEÚDO EM CONFORMIDADE COM O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_no_006.2024_-_incentivo_do_componente_de_qualidade.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_no_006.2024_-_incentivo_do_componente_de_qualidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do incentivo do componente de qualidade  voltado aos profissionais eSF, eSB, eMULTI e IAF vinculados a Atenção Primária à Saúde do município de Jardim do Mulato/PI, com recursos financeiros advindos do cofinanciamento federal, e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_004_camara_.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_004_camara_.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre O Reajuste Salarial dos Servidores Efetivos do Poder Legislativo do Municipio de Jardim do Mulato, ocupantes dos cargos de: Digitador e Secretário.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_007.2024_-_ploa_-_exercicio_2025.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_007.2024_-_ploa_-_exercicio_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa as despesas da Administração Direta e Indireta do município de Jardim do Mulato - PI, para o Exercício Financeiro de 2.025.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_008.2024_-_revisao_do_plano_2022-2025.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_008.2024_-_revisao_do_plano_2022-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2022/2025, INSTITUÍDO PELA LEI Nº 274, de 23 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_lei_no_009.2024_-_salim.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_lei_no_009.2024_-_salim.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O SALÃO DO LIVRO DO MULATO (SALIM), EVENTO ANUAL DE INCENTIVO À LEITURA, NAS ESCOLAS MUNICIPAIS DE JARDIM DO MULATO, PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Renas</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/193/resolucao_001_-_2024.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/193/resolucao_001_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as datas e horários das sessões ordinárias da Câmara Municipal de Jardim do Mulato - PI</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/194/projeto_de_resolucao_no_002_-2024.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/194/projeto_de_resolucao_no_002_-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do subsidio dos Vereadores da Câmara Municipal de Jardim do Mulato - PI, no Exercício financeiro 2024</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/209/projeto_de_resolucao_eleicao_da_cmjd_mulato_1.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/209/projeto_de_resolucao_eleicao_da_cmjd_mulato_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JARDIM DO MULATO, OU ALTERANDO O ARTIGO 10 E DÁ_x000D_
 OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Paulim do Mulato</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_001_2024.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_001_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de Lombada na Av. principal da Comunidade Baixão das Caraíbas</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/201/requerimento_no_02_2024.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/201/requerimento_no_02_2024.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental ao presidente desta casa a realização de sessão solene em alusão ao aniversario de emancipação politica de Jardim do Mulato - PI.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Pitú</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/212/requerimento_03.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/212/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requer a construção de lombada no Bairro Mulato dos Velosos</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/217/emenda_a_lei_organica__no_01_2024.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/217/emenda_a_lei_organica__no_01_2024.pdf</t>
   </si>
   <si>
     <t>Modifica, inclui, exclui e/ou acrescenta artigos, parágrafos e incisos à Lei Orgânica do Município de Jardim do Mulato - PI.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t xml:space="preserve">COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL </t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/203/parecer_comissao_de_legislacao.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/203/parecer_comissao_de_legislacao.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI DO EXECUTIVO N° 003/2024</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t xml:space="preserve">COMISSÃO DE ORÇAMENTO E FINANÇAS </t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/204/parecer_cof_proj._003.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/204/parecer_cof_proj._003.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 03/2024</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/213/parecer_da_clj_e_redacao_final_ao_projeto_de_lei_na005.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/213/parecer_da_clj_e_redacao_final_ao_projeto_de_lei_na005.pdf</t>
   </si>
   <si>
     <t>Parecer favorável  referente ao Projeto de Lei nº005/2024 que Cria os componentes do Sistema Nacional de Segurança Alimentar e Nutricional no Município de Jardim do Mulato</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/214/parecer_da_parecer_da_cof_-_referente_ao_projeto_de_lei_no_004.docx.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/214/parecer_da_parecer_da_cof_-_referente_ao_projeto_de_lei_no_004.docx.pdf</t>
   </si>
   <si>
     <t>Comissão de Orçamento e Finanças da Câmara Municipal de Jardim do Mulato emite parecer favorável à aprovação do Projeto de Lei Nº 004/2024 , que que dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/215/parecer_da_comissao_de_legislacao_justica_e_redacao_final_referente_ao_projeto_de_lei_no_004.docx.pdf</t>
+    <t>http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/215/parecer_da_comissao_de_legislacao_justica_e_redacao_final_referente_ao_projeto_de_lei_no_004.docx.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à aprovação do Projeto de Lei Nº 004/2024, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -766,68 +766,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_01_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/198/projeto_de_decreto_legislativo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_no_001.2024_-_piso_magisterio_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/196/projeto_de_lei_no_002.2024_-_contratacao_de_servidores_temporarios.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_de_lei_no_003.2024_-_reajuste_de_subsidio_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_no01cmjardim_do_mulato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_n_02_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/199/indicativo_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_-_rogerio_amaral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_lei_no_004.2024_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_lei_no_005.2024_-_cria_o_sisan_jm.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/210/pl_alteracao_lei_organica_-jd_mulato.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_no_006.2024_-_incentivo_do_componente_de_qualidade.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_004_camara_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_007.2024_-_ploa_-_exercicio_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_008.2024_-_revisao_do_plano_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_lei_no_009.2024_-_salim.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/193/resolucao_001_-_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/194/projeto_de_resolucao_no_002_-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/209/projeto_de_resolucao_eleicao_da_cmjd_mulato_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_001_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/201/requerimento_no_02_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/212/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/217/emenda_a_lei_organica__no_01_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/203/parecer_comissao_de_legislacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/204/parecer_cof_proj._003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/213/parecer_da_clj_e_redacao_final_ao_projeto_de_lei_na005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/214/parecer_da_parecer_da_cof_-_referente_ao_projeto_de_lei_no_004.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/215/parecer_da_comissao_de_legislacao_justica_e_redacao_final_referente_ao_projeto_de_lei_no_004.docx.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_01_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/198/projeto_de_decreto_legislativo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_no_001.2024_-_piso_magisterio_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/196/projeto_de_lei_no_002.2024_-_contratacao_de_servidores_temporarios.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_de_lei_no_003.2024_-_reajuste_de_subsidio_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_no01cmjardim_do_mulato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_n_02_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/199/indicativo_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_-_rogerio_amaral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_lei_no_004.2024_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_lei_no_005.2024_-_cria_o_sisan_jm.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/210/pl_alteracao_lei_organica_-jd_mulato.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_no_006.2024_-_incentivo_do_componente_de_qualidade.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_004_camara_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_007.2024_-_ploa_-_exercicio_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_008.2024_-_revisao_do_plano_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_lei_no_009.2024_-_salim.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/193/resolucao_001_-_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/194/projeto_de_resolucao_no_002_-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/209/projeto_de_resolucao_eleicao_da_cmjd_mulato_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_001_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/201/requerimento_no_02_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/212/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/217/emenda_a_lei_organica__no_01_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/203/parecer_comissao_de_legislacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/204/parecer_cof_proj._003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/213/parecer_da_clj_e_redacao_final_ao_projeto_de_lei_na005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/214/parecer_da_parecer_da_cof_-_referente_ao_projeto_de_lei_no_004.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimdomulato.pi.leg.br/media/sapl/public/materialegislativa/2024/215/parecer_da_comissao_de_legislacao_justica_e_redacao_final_referente_ao_projeto_de_lei_no_004.docx.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="253.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>